--- v4 (2026-09-15)
+++ v5 (2026-11-01)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 15.09.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.11.2026 </t>
   </si>
   <si>
     <t>черный</t>
   </si>
   <si>
     <t>TPD16-RAL9003</t>
   </si>
   <si>
     <t>белый</t>
   </si>
   <si>
     <t>TPD16-RAL7042</t>
   </si>
   <si>
     <t>серый</t>
   </si>
   <si>
     <t>TPD16-RAL3000</t>
   </si>
   <si>
     <t>красный</t>
   </si>
   <si>
     <t>—</t>
   </si>
@@ -965,51 +965,51 @@
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>12.96</v>
       </c>
       <c r="F10" s="9">
         <v>13.92</v>
       </c>
       <c r="G10" s="9">
         <v>15.0</v>
       </c>
       <c r="H10" s="9">
         <v>18.0</v>
       </c>
       <c r="I10" s="9">
         <v>20.4</v>
       </c>
       <c r="J10" s="9">
         <v>30.0</v>
       </c>
       <c r="K10" s="3">
-        <v>3418</v>
+        <v>2108</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>12.96</v>
       </c>
       <c r="F11" s="9">
         <v>13.92</v>
       </c>
       <c r="G11" s="9">
         <v>15.0</v>
       </c>
       <c r="H11" s="9">
         <v>18.0</v>
       </c>
       <c r="I11" s="9">