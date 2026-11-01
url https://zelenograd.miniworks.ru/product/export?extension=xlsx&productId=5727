--- v3 (2026-09-15)
+++ v4 (2026-11-01)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 15.09.2026 </t>
+    <t xml:space="preserve"> Наличие на 01.11.2026 </t>
   </si>
   <si>
     <t>2КБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>2КТКЭ</t>
   </si>
   <si>
     <t>т.коричневый</t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
   <si>
     <t>2КССЭ</t>
   </si>
   <si>
     <t>св.серый (RAL 7040)</t>
   </si>
   <si>
     <t>2КТБЭ</t>
   </si>
@@ -1046,83 +1046,83 @@
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>0.7</v>
       </c>
       <c r="F10" s="9">
         <v>0.7</v>
       </c>
       <c r="G10" s="9">
         <v>0.8</v>
       </c>
       <c r="H10" s="9">
         <v>1.0</v>
       </c>
       <c r="I10" s="9">
         <v>1.3</v>
       </c>
       <c r="J10" s="9">
         <v>2.0</v>
       </c>
       <c r="K10" s="3">
-        <v>62463</v>
+        <v>62459</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>0.84</v>
       </c>
       <c r="F11" s="9">
         <v>0.84</v>
       </c>
       <c r="G11" s="9">
         <v>0.96</v>
       </c>
       <c r="H11" s="9">
         <v>1.2</v>
       </c>
       <c r="I11" s="9">
         <v>1.56</v>
       </c>
       <c r="J11" s="9">
         <v>2.4</v>
       </c>
       <c r="K11" s="3">
-        <v>37416</v>
+        <v>37366</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>0.84</v>
       </c>
       <c r="F12" s="9">
         <v>0.84</v>
       </c>
       <c r="G12" s="9">
         <v>0.96</v>
       </c>
       <c r="H12" s="9">
         <v>1.2</v>
       </c>
       <c r="I12" s="9">