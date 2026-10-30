--- v3 (2026-09-15)
+++ v4 (2026-10-30)
@@ -65,51 +65,51 @@
   <si>
     <t xml:space="preserve"> Артикул </t>
   </si>
   <si>
     <t xml:space="preserve"> Цвет </t>
   </si>
   <si>
     <t xml:space="preserve"> от 10000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 5000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 1000 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 500 </t>
   </si>
   <si>
     <t xml:space="preserve"> от 100 </t>
   </si>
   <si>
     <t xml:space="preserve"> розница </t>
   </si>
   <si>
-    <t xml:space="preserve"> Наличие на 15.09.2026 </t>
+    <t xml:space="preserve"> Наличие на 30.10.2026 </t>
   </si>
   <si>
     <t>черный (RAL 9005)</t>
   </si>
   <si>
     <t>10ТБЭ</t>
   </si>
   <si>
     <t>белый (RAL 9003)</t>
   </si>
   <si>
     <t>10ТССЭ</t>
   </si>
   <si>
     <t>серый (RAL 7040)</t>
   </si>
   <si>
     <t>10ТТСЭ</t>
   </si>
   <si>
     <t>серый (RAL 7001)</t>
   </si>
   <si>
     <t>10ТСНЭ</t>
   </si>
@@ -979,179 +979,179 @@
       </c>
       <c r="B8" s="3"/>
       <c r="C8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="3"/>
       <c r="E8" s="9">
         <v>0.7</v>
       </c>
       <c r="F8" s="9">
         <v>0.8</v>
       </c>
       <c r="G8" s="9">
         <v>0.9</v>
       </c>
       <c r="H8" s="9">
         <v>1.3</v>
       </c>
       <c r="I8" s="9">
         <v>1.6</v>
       </c>
       <c r="J8" s="9">
         <v>2.0</v>
       </c>
       <c r="K8" s="3">
-        <v>217571</v>
+        <v>293125</v>
       </c>
       <c r="L8" s="8"/>
     </row>
     <row r="9" spans="1:12" customHeight="1" ht="35">
       <c r="A9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="3"/>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3"/>
       <c r="E9" s="9">
         <v>0.84</v>
       </c>
       <c r="F9" s="9">
         <v>0.96</v>
       </c>
       <c r="G9" s="9">
         <v>1.08</v>
       </c>
       <c r="H9" s="9">
         <v>1.56</v>
       </c>
       <c r="I9" s="9">
         <v>1.92</v>
       </c>
       <c r="J9" s="9">
         <v>2.4</v>
       </c>
       <c r="K9" s="3">
-        <v>141950</v>
+        <v>119070</v>
       </c>
       <c r="L9" s="8"/>
     </row>
     <row r="10" spans="1:12" customHeight="1" ht="35">
       <c r="A10" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B10" s="3"/>
       <c r="C10" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="3"/>
       <c r="E10" s="9">
         <v>0.84</v>
       </c>
       <c r="F10" s="9">
         <v>0.96</v>
       </c>
       <c r="G10" s="9">
         <v>1.08</v>
       </c>
       <c r="H10" s="9">
         <v>1.56</v>
       </c>
       <c r="I10" s="9">
         <v>1.92</v>
       </c>
       <c r="J10" s="9">
         <v>2.4</v>
       </c>
       <c r="K10" s="3">
-        <v>64681</v>
+        <v>56681</v>
       </c>
       <c r="L10" s="8"/>
     </row>
     <row r="11" spans="1:12" customHeight="1" ht="35">
       <c r="A11" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="3"/>
       <c r="C11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D11" s="3"/>
       <c r="E11" s="9">
         <v>0.84</v>
       </c>
       <c r="F11" s="9">
         <v>0.96</v>
       </c>
       <c r="G11" s="9">
         <v>1.08</v>
       </c>
       <c r="H11" s="9">
         <v>1.56</v>
       </c>
       <c r="I11" s="9">
         <v>1.92</v>
       </c>
       <c r="J11" s="9">
         <v>2.4</v>
       </c>
       <c r="K11" s="3">
-        <v>26112</v>
+        <v>26108</v>
       </c>
       <c r="L11" s="8"/>
     </row>
     <row r="12" spans="1:12" customHeight="1" ht="35">
       <c r="A12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="3"/>
       <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="3"/>
       <c r="E12" s="9">
         <v>0.84</v>
       </c>
       <c r="F12" s="9">
         <v>0.96</v>
       </c>
       <c r="G12" s="9">
         <v>1.08</v>
       </c>
       <c r="H12" s="9">
         <v>1.56</v>
       </c>
       <c r="I12" s="9">
         <v>1.92</v>
       </c>
       <c r="J12" s="9">
         <v>2.4</v>
       </c>
       <c r="K12" s="3">
-        <v>11376</v>
+        <v>11176</v>
       </c>
       <c r="L12" s="8"/>
     </row>
     <row r="13" spans="1:12" customHeight="1" ht="35">
       <c r="A13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B13" s="3"/>
       <c r="C13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="3"/>
       <c r="E13" s="9">
         <v>0.84</v>
       </c>
       <c r="F13" s="9">
         <v>0.96</v>
       </c>
       <c r="G13" s="9">
         <v>1.08</v>
       </c>
       <c r="H13" s="9">
         <v>1.56</v>
       </c>
       <c r="I13" s="9">
@@ -1267,83 +1267,83 @@
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D17" s="3"/>
       <c r="E17" s="9">
         <v>0.84</v>
       </c>
       <c r="F17" s="9">
         <v>0.96</v>
       </c>
       <c r="G17" s="9">
         <v>1.08</v>
       </c>
       <c r="H17" s="9">
         <v>1.56</v>
       </c>
       <c r="I17" s="9">
         <v>1.92</v>
       </c>
       <c r="J17" s="9">
         <v>2.4</v>
       </c>
       <c r="K17" s="3">
-        <v>21535</v>
+        <v>21385</v>
       </c>
       <c r="L17" s="8"/>
     </row>
     <row r="18" spans="1:12" customHeight="1" ht="35">
       <c r="A18" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D18" s="3"/>
       <c r="E18" s="9">
         <v>0.84</v>
       </c>
       <c r="F18" s="9">
         <v>0.96</v>
       </c>
       <c r="G18" s="9">
         <v>1.08</v>
       </c>
       <c r="H18" s="9">
         <v>1.56</v>
       </c>
       <c r="I18" s="9">
         <v>1.92</v>
       </c>
       <c r="J18" s="9">
         <v>2.4</v>
       </c>
       <c r="K18" s="3">
-        <v>50956</v>
+        <v>43956</v>
       </c>
       <c r="L18" s="8"/>
     </row>
     <row r="19" spans="1:12" customHeight="1" ht="35">
       <c r="A19" s="3" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="3"/>
       <c r="C19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="3"/>
       <c r="E19" s="9">
         <v>0.84</v>
       </c>
       <c r="F19" s="9">
         <v>0.96</v>
       </c>
       <c r="G19" s="9">
         <v>1.08</v>
       </c>
       <c r="H19" s="9">
         <v>1.56</v>
       </c>
       <c r="I19" s="9">
@@ -1459,51 +1459,51 @@
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D23" s="3"/>
       <c r="E23" s="9">
         <v>0.84</v>
       </c>
       <c r="F23" s="9">
         <v>0.96</v>
       </c>
       <c r="G23" s="9">
         <v>1.08</v>
       </c>
       <c r="H23" s="9">
         <v>1.56</v>
       </c>
       <c r="I23" s="9">
         <v>1.92</v>
       </c>
       <c r="J23" s="9">
         <v>2.4</v>
       </c>
       <c r="K23" s="3">
-        <v>25241</v>
+        <v>23241</v>
       </c>
       <c r="L23" s="8"/>
     </row>
     <row r="24" spans="1:12" customHeight="1" ht="35">
       <c r="A24" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="9">
         <v>0.84</v>
       </c>
       <c r="F24" s="9">
         <v>0.96</v>
       </c>
       <c r="G24" s="9">
         <v>1.08</v>
       </c>
       <c r="H24" s="9">
         <v>1.56</v>
       </c>
       <c r="I24" s="9">